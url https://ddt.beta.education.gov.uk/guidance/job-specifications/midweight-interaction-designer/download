--- v0 (2026-04-15)
+++ v1 (2026-07-27)
@@ -1,198 +1,293 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0e82632fd1984290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R491a1bc9fb1f44e5" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Midweight interaction designer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Grade: SEO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You will:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">An interaction designer is a confident and competent designer who can develop designs based on evidence of user needs and organisational outcomes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">At this role level, you will:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• be trusted to make good decisions</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">• communicate design solutions effectively to stakeholders, contributing to the overall vision for the service</w:t>
+        <w:t xml:space="preserve">• design and prototype high quality user interfaces aligned to user needs and business goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• interpret research and data to make informed design decisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• collaborate across disciplines to shape end-to-end service experiences</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• ensure designs meet strict accessibility standards and inclusive design principles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• contribute to and help maintain design systems, patterns and components</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• communicate design decisions clearly and influence stakeholders</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• manage and iterate designs independently within agile teams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Skills you need</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">It is essential that you can demonstrate the following experience in your application and at the interview:</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">• experienced in agile working practices, adapting to iterative feedback and prioritising tasks based on user and business needs</w:t>
+        <w:t xml:space="preserve">It is essential that you can demonstrate the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• strong prototyping skills across multiple fidelities including wireframes, Figma and code using HTML, CSS and JavaScript</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• working knowledge of GitHub or version control systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• ability to use research and data to drive design decisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• confident stakeholder communication and facilitation skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• experience designing accessible services (WCAG and inclusive design)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• experience contributing to design systems, components and patterns</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• ability to work effectively in agile, multidisciplinary teams</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">## Desirable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">It is desirable if you can demonstrate the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• be able to prototype in code using HTML, CSS and JavaScript</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">• strong analytical skills to identify and address issues within service designs, improving reliability and usability</w:t>
+        <w:t xml:space="preserve">• strong analytical skills to identify and resolve service design issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• experience measuring design impact and outcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">## Selection process</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Applications will be sifted by a panel who will assess the evidence provided against the essential criteria listed in the advert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">The CV and supporting evidence will be evaluated in line with the DfE Design Skills Framework, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• iterative design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• evidence-based design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• designing together</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• design communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• design for everyone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• leading design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Depending on the number of candidates who meet the minimum pass mark at sift, you will be invited to interview.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">### Interview Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Candidates who are successful at sift will be invited to a 2-stage interview process, typically held on the same day. This will last up to 2 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Stage 1: Technical Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">The first stage is a technical design assessment, led by a Senior Interaction Designer or the Head of Profession if this is for a G7 role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• 40-minute practical task</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• followed by up to 10-minute discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• followed by a 10-minute break before Stage 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Stage 2: Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">1 hour for questions based on essential criteria against success profiles.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:spacing w:after="160"/>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R88c01de323f443ee" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd84db04ea6d849f9" /></Relationships>
+</file>