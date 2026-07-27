--- v0 (2026-04-15)
+++ v1 (2026-07-27)
@@ -1,35 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R33fb00d8d4654fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R609f3355042a49af" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Senior technical architect</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Grade: G7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -272,27 +272,27 @@
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:spacing w:after="160"/>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0d11219d7bd146f6" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4a55955a9bf44925" /></Relationships>
+</file>